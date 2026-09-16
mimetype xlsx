--- v0 (2025-11-02)
+++ v1 (2026-09-16)
@@ -12,110 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cancelled_Altern_Pretreatm" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>System</t>
   </si>
   <si>
     <t>A-No</t>
   </si>
   <si>
     <t>date of cancellation</t>
   </si>
   <si>
-    <t>Chemetall GmbH</t>
+    <t>Surventis Surface Treatment GmbH</t>
   </si>
   <si>
     <t>DE - Germany</t>
   </si>
   <si>
     <t>Frankfurt am Main</t>
   </si>
   <si>
     <t xml:space="preserve">  GARDOBOND X 4723</t>
   </si>
   <si>
     <t>A-001</t>
   </si>
   <si>
     <t>2011-12-31</t>
   </si>
   <si>
     <t>ProCoat Tecnologías S.L.</t>
   </si>
   <si>
     <t>ES - Spain</t>
   </si>
   <si>
     <t xml:space="preserve"> Castellgalí (Barcelona)</t>
   </si>
   <si>
     <t>BRUGAL® TREAT 609 AL</t>
   </si>
   <si>
     <t>A-004</t>
   </si>
   <si>
     <t>2020-09-25</t>
   </si>
   <si>
     <t>Alvarez-Schaer, S.L.U. (ALSAN)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Paterna (Valencia)</t>
+    <t>Paterna (Valencia)</t>
   </si>
   <si>
     <t>ALUDIP-95</t>
   </si>
   <si>
     <t>A-005</t>
   </si>
   <si>
     <t>2006-12-31</t>
   </si>
   <si>
     <t>Henkel AG &amp; Co. KGaA</t>
   </si>
   <si>
     <t>Düsseldorf</t>
   </si>
   <si>
     <t>ALODINE 300 / PREP-N-COTE 310</t>
   </si>
   <si>
     <t>A-006</t>
   </si>
   <si>
     <t>2003-05-20</t>
   </si>
@@ -167,50 +167,59 @@
   <si>
     <t>2003-09-08</t>
   </si>
   <si>
     <t>Estudios del Aluminio y Superficies SL</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>BULCOAT  33</t>
   </si>
   <si>
     <t>A-010</t>
   </si>
   <si>
     <t>2010-12-31</t>
   </si>
   <si>
     <t>GARDOLENE D 6899</t>
   </si>
   <si>
     <t>A-011</t>
   </si>
   <si>
+    <t>Bonderite M-NT 4852 (Rinse)</t>
+  </si>
+  <si>
+    <t>A-012</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>Alufinish GmbH &amp; Co. KG,  Andernach</t>
   </si>
   <si>
     <t>Andernach</t>
   </si>
   <si>
     <t>ENVIROX A  (Alfipas 740 / Alfipas 741)</t>
   </si>
   <si>
     <t>A-014</t>
   </si>
   <si>
     <t>2009-04-28</t>
   </si>
   <si>
     <t>Chemetall PLC</t>
   </si>
   <si>
     <t>GB - United Kingdom</t>
   </si>
   <si>
     <t>Milton Keynes</t>
   </si>
   <si>
     <t>SURFOS NC 686</t>
@@ -623,57 +632,66 @@
   <si>
     <t>A-077</t>
   </si>
   <si>
     <t>2015-01-29</t>
   </si>
   <si>
     <t>GREEN Chemicals Kimyasal Maddeler San. ve Tic.A.S.</t>
   </si>
   <si>
     <t>TR - Turkey</t>
   </si>
   <si>
     <t>Çayirova/Kocaeli</t>
   </si>
   <si>
     <t>MET-Treat® 3043/3044</t>
   </si>
   <si>
     <t>A-078</t>
   </si>
   <si>
     <t>2015-10-27</t>
   </si>
   <si>
+    <t>Bonderite M-NT-E (Rinse)</t>
+  </si>
+  <si>
+    <t>A-079</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>ALUCOAT - 75 COL.</t>
   </si>
   <si>
     <t>A-080</t>
   </si>
   <si>
-    <t>'MAVOM Chemicals B.V.</t>
+    <t>MAVOM Chemicals B.V.</t>
   </si>
   <si>
     <t>NL - Netherlands</t>
   </si>
   <si>
     <t>Alphen aan den Rijn</t>
   </si>
   <si>
     <t>Mavomcoat 1830</t>
   </si>
   <si>
     <t>A-085</t>
   </si>
   <si>
     <t>Mavomcoat 1840</t>
   </si>
   <si>
     <t>A-086</t>
   </si>
   <si>
     <t>2013-12-18</t>
   </si>
   <si>
     <t>Glomax srl.</t>
   </si>
@@ -710,99 +728,105 @@
   <si>
     <t>TRI-CLPS 1001QC (No Rinse)</t>
   </si>
   <si>
     <t>A-091</t>
   </si>
   <si>
     <t>E-CLPS 2100QC (No Rinse)</t>
   </si>
   <si>
     <t>A-092</t>
   </si>
   <si>
     <t>ALUGOLD SCR</t>
   </si>
   <si>
     <t>A-093</t>
   </si>
   <si>
     <t>2022-09-12</t>
   </si>
   <si>
     <t>AD International B.V.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Heijningen</t>
+    <t>Heijningen</t>
   </si>
   <si>
     <t>Precoat TVL</t>
   </si>
   <si>
     <t>A-095</t>
   </si>
   <si>
     <t>2020-02-10</t>
   </si>
   <si>
     <t>Precoat Color (No Rinse)</t>
   </si>
   <si>
     <t>A-096</t>
   </si>
   <si>
     <t>PPG Coatings (Tianjin) Co.,Ltd</t>
   </si>
   <si>
     <t>CN - China</t>
   </si>
   <si>
     <t>Tianjin</t>
   </si>
   <si>
     <t>XBOND 4000</t>
   </si>
   <si>
     <t>A-099</t>
   </si>
   <si>
     <t>2017-04-07</t>
   </si>
   <si>
     <t>Zhuhai Allmelux Chemical Co.,Ltd</t>
   </si>
   <si>
     <t>Nanshui, Zhuhai, Guangdong</t>
   </si>
   <si>
     <t>SF-563 (Rinse)</t>
   </si>
   <si>
     <t>A-100</t>
   </si>
   <si>
     <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>Gardobond C4749 (Rinse)</t>
+  </si>
+  <si>
+    <t>A-104</t>
   </si>
   <si>
     <t>Guangdong Hanke Chemical material Co. Ltd.</t>
   </si>
   <si>
     <t>Yunfu Guangdong</t>
   </si>
   <si>
     <t>KCD 61 (Rinse)</t>
   </si>
   <si>
     <t>A-105</t>
   </si>
   <si>
     <t>2018-06-14</t>
   </si>
   <si>
     <t>CONDORCOAT AL 16</t>
   </si>
   <si>
     <t>A-113</t>
   </si>
   <si>
     <t>2021-05-11</t>
   </si>
@@ -1296,51 +1320,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="71.8396" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
@@ -1574,1346 +1598,1406 @@
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="F15" s="1" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="F17" s="1" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="1" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>8</v>
+        <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="1" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="1" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>48</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="1" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="1" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="1" t="s">
+      <c r="E28" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="F28" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="1" t="s">
+      <c r="E29" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="1" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="1" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="1" t="s">
-        <v>113</v>
+        <v>23</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="F31" s="1" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="1" t="s">
+      <c r="E32" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="F32" s="1" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="1" t="s">
-        <v>6</v>
+        <v>121</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="1" t="s">
-        <v>125</v>
+        <v>6</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="1" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="F35" s="1" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1" t="s">
-        <v>23</v>
+        <v>133</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="E37" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="F37" s="1" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="1" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>66</v>
+        <v>142</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>102</v>
+        <v>143</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="1" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="1" t="s">
-        <v>154</v>
+        <v>116</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E42" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="F42" s="1" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="1" t="s">
-        <v>6</v>
+        <v>157</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>8</v>
+        <v>158</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="1" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>161</v>
+        <v>73</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B45" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="1" t="s">
+      <c r="E45" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="F45" s="1" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="1" t="s">
-        <v>6</v>
+        <v>167</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>8</v>
+        <v>168</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>170</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="1" t="s">
-        <v>172</v>
+        <v>6</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="F47" s="1" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="1" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>139</v>
+        <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>178</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B49" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="1" t="s">
+      <c r="E49" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="F49" s="1" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="1" t="s">
+      <c r="E50" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="1" t="s">
+      <c r="F50" s="1" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>189</v>
+        <v>95</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>190</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="E53" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="F53" s="1" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="1" t="s">
-        <v>101</v>
+        <v>200</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>66</v>
+        <v>201</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>102</v>
+        <v>202</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>148</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="1" t="s">
-        <v>205</v>
+        <v>23</v>
       </c>
       <c r="B55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="E55" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="F55" s="1" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="1" t="s">
-        <v>205</v>
+        <v>104</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>206</v>
+        <v>69</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>207</v>
+        <v>105</v>
       </c>
       <c r="D56" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E56" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="E56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="1" t="s">
-        <v>212</v>
+        <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B57" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="E57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="1" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="1" t="s">
-        <v>6</v>
+        <v>211</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>7</v>
+        <v>212</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>8</v>
+        <v>213</v>
       </c>
       <c r="D58" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="E59" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="F59" s="1" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="1" t="s">
-        <v>221</v>
+        <v>6</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>222</v>
+        <v>7</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>223</v>
+        <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="1" t="s">
-        <v>106</v>
+        <v>227</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>66</v>
+        <v>228</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>107</v>
+        <v>229</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>230</v>
+        <v>67</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="1" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="E62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F62" s="1" t="s">
-        <v>235</v>
+        <v>67</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="1" t="s">
-        <v>231</v>
+        <v>109</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>206</v>
+        <v>69</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>232</v>
+        <v>110</v>
       </c>
       <c r="D63" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="D64" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C64" s="1" t="s">
+      <c r="E64" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="F64" s="1" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>248</v>
+        <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>249</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="1" t="s">
-        <v>65</v>
+        <v>250</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>66</v>
+        <v>245</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>67</v>
+        <v>251</v>
       </c>
       <c r="D67" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="1" t="s">
-        <v>257</v>
+        <v>6</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>239</v>
+        <v>7</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>258</v>
+        <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>261</v>
+        <v>53</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="1" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>206</v>
+        <v>245</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>232</v>
+        <v>258</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>235</v>
+        <v>261</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="1" t="s">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>276</v>
+        <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="1" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="1" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>239</v>
+        <v>69</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>286</v>
+        <v>191</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="1" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="1" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>64</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B77" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="1" t="s">
+      <c r="D78" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E78" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="E77" s="1" t="s">
+      <c r="F78" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="F77" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A78" t="s">
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="B79" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D78" t="s">
+      <c r="D79" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="E78" t="s">
+      <c r="E79" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="F78" t="s">
+      <c r="F79" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="1" t="s">
         <v>304</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" t="s">
+        <v>308</v>
+      </c>
+      <c r="B81" t="s">
+        <v>245</v>
+      </c>
+      <c r="C81" t="s">
+        <v>309</v>
+      </c>
+      <c r="D81" t="s">
+        <v>310</v>
+      </c>
+      <c r="E81" t="s">
+        <v>311</v>
+      </c>
+      <c r="F81" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">