--- v0 (2025-11-02)
+++ v1 (2026-09-16)
@@ -12,185 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Approved_Altern_Pretreatm" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>System</t>
   </si>
   <si>
     <t>A-No</t>
   </si>
   <si>
     <t>approved since</t>
   </si>
   <si>
     <t>Henkel AG &amp; Co. KGaA</t>
   </si>
   <si>
     <t>DE - Germany</t>
   </si>
   <si>
     <t>Düsseldorf</t>
   </si>
   <si>
     <t>BONDERITE M-NT 4830 / 4831 (Dual Use)</t>
   </si>
   <si>
     <t>A-002</t>
   </si>
   <si>
     <t>1996-12-16</t>
   </si>
   <si>
     <t>Bonderite M-NT 400 (Dual Use)</t>
   </si>
   <si>
     <t>A-003</t>
   </si>
   <si>
-    <t>Bonderite M-NT 4852 (Rinse)</t>
-[...2 lines deleted...]
-    <t>A-012</t>
+    <t>Alvarez-Schaer, S.L.U. (ALSAN)</t>
+  </si>
+  <si>
+    <t>ES - Spain</t>
+  </si>
+  <si>
+    <t>Paterna (Valencia)</t>
+  </si>
+  <si>
+    <t>EcoAl - 20 (Dual Use)</t>
+  </si>
+  <si>
+    <t>A-013</t>
   </si>
   <si>
     <t>2003-01-09</t>
   </si>
   <si>
-    <t>Alvarez-Schaer, S.L.U. (ALSAN)</t>
-[...13 lines deleted...]
-  <si>
     <t>Alufinish GmbH &amp; Co. KG,  Andernach</t>
   </si>
   <si>
     <t>Andernach</t>
   </si>
   <si>
     <t>ENVIROX S (Alfipas 745/Alfipas 746) (Rinse)</t>
   </si>
   <si>
     <t>A-015</t>
   </si>
   <si>
     <t>Haug Chemie GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sinsheim</t>
+    <t>Sinsheim</t>
   </si>
   <si>
     <t>eska®phor Z 4070 / Z 4071 (No Rinse)</t>
   </si>
   <si>
     <t>A-017</t>
   </si>
   <si>
     <t>2003-02-24</t>
   </si>
   <si>
     <t>ENVIROX NR - Alficoat 748 (748/3) (Dual Use)</t>
   </si>
   <si>
     <t>A-019</t>
   </si>
   <si>
     <t>NABU Oberflächentechnik GmbH</t>
   </si>
   <si>
     <t>Stulln</t>
   </si>
   <si>
     <t>NABUTAN® 310 (No Rinse)</t>
   </si>
   <si>
     <t>A-020</t>
   </si>
   <si>
     <t>2003-05-15</t>
   </si>
   <si>
     <t>AD International B.V.</t>
   </si>
   <si>
     <t>NL - Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve"> Heijningen</t>
+    <t>Heijningen</t>
   </si>
   <si>
     <t>PRECOAT CR Free (No Rinse)</t>
   </si>
   <si>
     <t>A-021</t>
   </si>
   <si>
     <t>2003-05-23</t>
   </si>
   <si>
-    <t>Chemetall GmbH</t>
+    <t>Surventis Surface Treatment GmbH</t>
   </si>
   <si>
     <t>Frankfurt am Main</t>
   </si>
   <si>
     <t>Gardobond X 4707 (Dual Use)</t>
   </si>
   <si>
     <t>A-024</t>
   </si>
   <si>
     <t>2003-09-08</t>
   </si>
   <si>
     <t>Mac Dermid Enthone</t>
   </si>
   <si>
     <t>IT - Italy</t>
   </si>
   <si>
     <t>S. Martino di Trecate (NO)</t>
   </si>
   <si>
     <t>IRIDITE NR2-I (No Rinse)</t>
   </si>
@@ -383,96 +377,87 @@
   <si>
     <t>2011-03-08</t>
   </si>
   <si>
     <t>SurTec® 640 (No Rinse)</t>
   </si>
   <si>
     <t>A-073</t>
   </si>
   <si>
     <t>2011-06-17</t>
   </si>
   <si>
     <t>Química del Aluminio S.L.</t>
   </si>
   <si>
     <t>Fraga (Huesca)</t>
   </si>
   <si>
     <t>BULCOAT 2010 (Dual Use)</t>
   </si>
   <si>
     <t>A-075</t>
   </si>
   <si>
-    <t>Bonderite M-NT-E (Rinse)</t>
-[...7 lines deleted...]
-  <si>
     <t>Surface Chemicals Skylodimos Bros Co.</t>
   </si>
   <si>
     <t>GR - Greece</t>
   </si>
   <si>
     <t>Avlis</t>
   </si>
   <si>
     <t>SURF PASS Ti NOC (Rinse)</t>
   </si>
   <si>
     <t>A-081</t>
   </si>
   <si>
     <t>2012-01-06</t>
   </si>
   <si>
     <t>Almetron LTD.</t>
   </si>
   <si>
     <t>GB - United Kingdom</t>
   </si>
   <si>
     <t>Wrexham</t>
   </si>
   <si>
     <t>Surebond CF 20 (Rinse)</t>
   </si>
   <si>
     <t>A-082</t>
   </si>
   <si>
     <t>2012-01-23</t>
   </si>
   <si>
-    <t>'MAVOM Chemicals B.V.</t>
+    <t>MAVOM Chemicals B.V.</t>
   </si>
   <si>
     <t>Alphen aan den Rijn</t>
   </si>
   <si>
     <t>Mavomcoat 1300 (Rinse)</t>
   </si>
   <si>
     <t>A-083</t>
   </si>
   <si>
     <t>2012-08-23</t>
   </si>
   <si>
     <t>Mavomcoat 1850 (Rinse)</t>
   </si>
   <si>
     <t>A-084</t>
   </si>
   <si>
     <t>Iridite NR4-T (No Rinse)</t>
   </si>
   <si>
     <t>A-087</t>
   </si>
@@ -551,59 +536,50 @@
   <si>
     <t>CH - Switzerland</t>
   </si>
   <si>
     <t>Stetten</t>
   </si>
   <si>
     <t>Prepas 130-600 / Pretreat 6300 (Rinse)</t>
   </si>
   <si>
     <t>A-102</t>
   </si>
   <si>
     <t>2014-07-31</t>
   </si>
   <si>
     <t>DECORRDAL AL325 (Rinse)</t>
   </si>
   <si>
     <t>A-103</t>
   </si>
   <si>
     <t>2014-11-21</t>
   </si>
   <si>
-    <t>Gardobond C4749 (Rinse)</t>
-[...7 lines deleted...]
-  <si>
     <t>NABUTAN 810 (No Rinse)</t>
   </si>
   <si>
     <t>A-106</t>
   </si>
   <si>
     <t>2015-03-06</t>
   </si>
   <si>
     <t>SURF PASS C712 (Rinse)</t>
   </si>
   <si>
     <t>A-107</t>
   </si>
   <si>
     <t>2015-03-11</t>
   </si>
   <si>
     <t>Shanghai Chemetall Chemicals Co., Ltd.</t>
   </si>
   <si>
     <t>Pudong Shangai</t>
   </si>
   <si>
     <t>Oakite OkemCoat 4500 (No Rinse)</t>
@@ -716,51 +692,51 @@
   <si>
     <t>Yunfu Guangdong</t>
   </si>
   <si>
     <t>KCD 30 (Dual Use)</t>
   </si>
   <si>
     <t>A-121</t>
   </si>
   <si>
     <t>2016-07-07</t>
   </si>
   <si>
     <t>Boluo County Deyang Technology Co., Ltd.</t>
   </si>
   <si>
     <t>Guangdong Province</t>
   </si>
   <si>
     <t>Potencer NCR-S (Dual Use)</t>
   </si>
   <si>
     <t>A-122</t>
   </si>
   <si>
-    <t>POLYTOXAL PCF 703 (Dual Use)</t>
+    <t>POLYTOXAL PCF 703 / ALUMAL BOND 703 (Dual Use)</t>
   </si>
   <si>
     <t>A-123</t>
   </si>
   <si>
     <t>2016-09-08</t>
   </si>
   <si>
     <t>Wuhan Kefan environment technology Co., Ltd</t>
   </si>
   <si>
     <t>Hubei Province</t>
   </si>
   <si>
     <t>PA01 (Dual Use)</t>
   </si>
   <si>
     <t>A-124</t>
   </si>
   <si>
     <t>2016-10-24</t>
   </si>
   <si>
     <t>PreTreat Ltd</t>
   </si>
@@ -1010,84 +986,120 @@
   <si>
     <t>Milano</t>
   </si>
   <si>
     <t>PRONORTEC AL-02 (No Rinse)</t>
   </si>
   <si>
     <t>A-162</t>
   </si>
   <si>
     <t>2025-02-17</t>
   </si>
   <si>
     <t>Foshan Kingde Technology Co., LTD</t>
   </si>
   <si>
     <t>BYG-507 (No Rinse)</t>
   </si>
   <si>
     <t>A-163</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
+    <t>Calvary Industries, Inc.</t>
+  </si>
+  <si>
+    <t>US - United States</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ohio</t>
+  </si>
+  <si>
+    <t>CAL PREP 1460 SEAL-EX (No Rinse)</t>
+  </si>
+  <si>
+    <t>A-164</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>CONVERCOAT ZR 70 (Rinse)</t>
+  </si>
+  <si>
+    <t>A-165</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
     <t>Bonderite M-NT 4830/4831 (Pre-Anodising) (Rinse)</t>
   </si>
   <si>
     <t>AP-002</t>
   </si>
   <si>
     <t>2019-04-26</t>
   </si>
   <si>
     <t>Bonderite M-NT 400 (Pre-Anodising) (Rinse)</t>
   </si>
   <si>
     <t>AP-003</t>
   </si>
   <si>
     <t>2019-03-06</t>
   </si>
   <si>
     <t>ENVIROX PREANO - Alficoat 748 (748/3) (Pre-Anodising) (No Rinse)</t>
   </si>
   <si>
     <t>AP-019</t>
   </si>
   <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>NABUTAN® 310 (Pre-Anodising) (No Rinse)</t>
   </si>
   <si>
     <t>AP-020</t>
   </si>
   <si>
     <t>2022-10-24</t>
+  </si>
+  <si>
+    <t>Gardobond X 4707 (Rinse)</t>
+  </si>
+  <si>
+    <t>AP-024</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
   </si>
   <si>
     <t>IRIDITE EXD (Pre-Anodising) (Rinse)</t>
   </si>
   <si>
     <t>AP-045</t>
   </si>
   <si>
     <t>2023-04-27</t>
   </si>
   <si>
     <t>Ecorinse LD (Pre-Anodising) (Rinse)</t>
   </si>
   <si>
     <t>AP-127</t>
   </si>
   <si>
     <t>2017-03-22</t>
   </si>
   <si>
     <t>Gardolene D 6837 (Pre-Anodising) (No Rinse)</t>
   </si>
   <si>
     <t>AP-136</t>
   </si>
@@ -1533,1780 +1545,1780 @@
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="1" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="1" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="1" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="1" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1" t="s">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="1" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>111</v>
+        <v>7</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="1" t="s">
-        <v>71</v>
+        <v>117</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="D27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="1" t="s">
-        <v>6</v>
+        <v>127</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>8</v>
+        <v>129</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>133</v>
+        <v>37</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="1" t="s">
-        <v>138</v>
+        <v>47</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>139</v>
+        <v>49</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>141</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="1" t="s">
-        <v>138</v>
+        <v>6</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>139</v>
+        <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>144</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="1" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>51</v>
+        <v>147</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="1" t="s">
-        <v>6</v>
+        <v>151</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>7</v>
+        <v>152</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>8</v>
+        <v>153</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>7</v>
+        <v>158</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>157</v>
+        <v>48</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>158</v>
+        <v>87</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="1" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="1" t="s">
-        <v>170</v>
+        <v>31</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>171</v>
+        <v>7</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>172</v>
+        <v>32</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="1" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>7</v>
+        <v>122</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>61</v>
+        <v>123</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="1" t="s">
-        <v>44</v>
+        <v>180</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>7</v>
+        <v>158</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>45</v>
+        <v>181</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="1" t="s">
-        <v>33</v>
+        <v>165</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>7</v>
+        <v>166</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>34</v>
+        <v>167</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="1" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>127</v>
+        <v>166</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="1" t="s">
-        <v>188</v>
+        <v>69</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>163</v>
+        <v>7</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>189</v>
+        <v>70</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>191</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="1" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>171</v>
+        <v>100</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="1" t="s">
-        <v>170</v>
+        <v>127</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>172</v>
+        <v>129</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="1" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="1" t="s">
-        <v>132</v>
+        <v>209</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>134</v>
+        <v>210</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="1" t="s">
-        <v>6</v>
+        <v>180</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>7</v>
+        <v>158</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>8</v>
+        <v>181</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="1" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="1" t="s">
-        <v>188</v>
+        <v>99</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>189</v>
+        <v>101</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="1" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>163</v>
+        <v>128</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="1" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="1" t="s">
-        <v>237</v>
+        <v>14</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>238</v>
+        <v>16</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="1" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="1" t="s">
-        <v>17</v>
+        <v>252</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>18</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>19</v>
+        <v>253</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="1" t="s">
-        <v>253</v>
+        <v>127</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>163</v>
+        <v>128</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>231</v>
+        <v>129</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="1" t="s">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="1" t="s">
-        <v>260</v>
+        <v>69</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>163</v>
+        <v>7</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>261</v>
+        <v>70</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="1" t="s">
-        <v>132</v>
+        <v>266</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>134</v>
+        <v>267</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="1" t="s">
-        <v>126</v>
+        <v>271</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>128</v>
+        <v>223</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="1" t="s">
-        <v>71</v>
+        <v>274</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="1" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>163</v>
+        <v>48</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>163</v>
+        <v>284</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>231</v>
+        <v>285</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="1" t="s">
-        <v>282</v>
+        <v>58</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C70" s="1"/>
+        <v>7</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="D70" s="1" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>50</v>
+        <v>284</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="1" t="s">
-        <v>291</v>
+        <v>193</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>292</v>
+        <v>100</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>293</v>
+        <v>194</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="1" t="s">
-        <v>60</v>
+        <v>298</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>61</v>
+        <v>299</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="1" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="C74" s="1"/>
       <c r="D74" s="1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="1" t="s">
-        <v>201</v>
+        <v>303</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="C75" s="1"/>
       <c r="D75" s="1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="1" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>102</v>
+        <v>284</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="1" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="C77" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>316</v>
+      </c>
       <c r="D77" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="1" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="C78" s="1"/>
+        <v>158</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>267</v>
+      </c>
       <c r="D78" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="1" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>292</v>
+        <v>325</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="1" t="s">
-        <v>323</v>
+        <v>53</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>324</v>
+        <v>54</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="1" t="s">
-        <v>328</v>
+        <v>6</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>163</v>
+        <v>7</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>275</v>
+        <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="1" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="1" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="1" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D86" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="1" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B90" t="s">
         <v>7</v>
       </c>
       <c r="C90" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D90" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E90" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F90" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">